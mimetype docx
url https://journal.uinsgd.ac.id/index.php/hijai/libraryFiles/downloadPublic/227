--- v0 (2026-08-06)
+++ v1 (2026-08-26)
@@ -9,51 +9,62 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="0DB96B70" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
+    <w:p w14:paraId="6653ACB5" w14:textId="77777777" w:rsidR="00576854" w:rsidRDefault="00576854">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB96B70" w14:textId="1E1D5507" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>THE TITLE OF THE ARTICLE SHOULD CONTAIN AS FEW WORDS AS FEASIBLE WHILE STILL ACCURATELY SUMMARIZING ITS SUBSTANCE; MAX 10 WORDS; CENTER ALIGNMENT; ARIAL 11 BOLD; CAPITAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5B66DB" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
@@ -376,82 +387,122 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08203B24" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57897A24" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
+          <w:p w14:paraId="57897A24" w14:textId="1C15DF41" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F76A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background</w:t>
             </w:r>
             <w:r w:rsidRPr="000F76A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>: .... Begin typing your abstract paragraph here. An abstract is a single paragraph, without indentation, that summarizes the key points of the manuscript in 250 to 350 words.</w:t>
+              <w:t xml:space="preserve">: .... Begin typing your abstract paragraph here. An abstract is a single paragraph, without indentation, that summarizes the key points of the manuscript in </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE239F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F76A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE239F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F76A4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>50 words.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="501F9B68" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F76A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
@@ -1273,130 +1324,179 @@
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C99F1B6" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F76A4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Copyright (c) 20xx by Author.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68DAC42F" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9" w:rsidP="00D35621">
+          <w:p w14:paraId="6E2BAF7A" w14:textId="087C8610" w:rsidR="00576854" w:rsidRPr="00576854" w:rsidRDefault="00576854" w:rsidP="00576854">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:highlight w:val="white"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F76A4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00576854">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:noProof/>
-                <w:color w:val="006798"/>
-[...2 lines deleted...]
-                <w:highlight w:val="white"/>
+                <w:color w:val="007AB2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-ID"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="708A0B30" wp14:editId="7ADC22C7">
-[...3 lines deleted...]
-                  <wp:cNvGraphicFramePr/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9B26C9" wp14:editId="51717403">
+                  <wp:extent cx="838200" cy="295275"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:docPr id="3" name="Picture 3" descr="Creative Commons License">
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png" descr="Creative Commons License"/>
-                          <pic:cNvPicPr preferRelativeResize="0"/>
+                          <pic:cNvPr id="0" name="Picture 1" descr="Creative Commons License">
+                            <a:hlinkClick r:id="rId9"/>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="691469" cy="243681"/>
+                            <a:ext cx="838200" cy="295275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln/>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA51CA9" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9" w:rsidP="00D35621">
+          <w:p w14:paraId="1CF7DFF2" w14:textId="77777777" w:rsidR="00576854" w:rsidRPr="00576854" w:rsidRDefault="00576854" w:rsidP="00576854">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00576854">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This work is licensed under a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00576854">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Creative Commons Attribution 4.0 International License</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00576854">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA51CA9" w14:textId="75870457" w:rsidR="00500BFB" w:rsidRPr="00576854" w:rsidRDefault="00500BFB" w:rsidP="00D35621">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="white"/>
+                <w:lang w:val="en-ID"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F76A4">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="255" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78495436" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6124" w:type="dxa"/>
@@ -1499,94 +1599,99 @@
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bold, and capitalized. Subsections or child headings should be separated by a single line space (1 line space) from the preceding body text. Manuscripts should be prepared using standard A4 paper size (21.0 x 29.7 cm) with 2.54 cm (1 inch) margins on all sides (top, bottom, left, and right). Page numbers must not be included in the manuscript. The main body text must be typed in Arial 11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> with single line spacing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDEEC11" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
+    <w:p w14:paraId="7FDEEC11" w14:textId="1814D874" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Regarding language usage, all components of the article—including the main body text, figures, and tables—must strictly use English for English-language manuscripts, Arabic for Arabic-language manuscripts, and Indonesian for Indonesian-language manuscripts (except for the Title, Abstract, and Keywords on the first page, which MUST be in English). All text contained within figures and tables must also consistently use Arial 11 pt. Overall manuscript length should range between 3,500 and 5,000 words, including all content, figures, tables, nomenclature, and references. Additionally, all manuscripts must meet the similarity requirement of less than 15% (Turnitin / </w:t>
-[...13 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">Regarding language usage, all components of the article—including the main body text, figures, and tables—must strictly use English for English-language manuscripts, Arabic for Arabic-language manuscripts, and Indonesian for Indonesian-language manuscripts (except for the Title, Abstract, and Keywords on the first page, which MUST be in English). All text contained within figures and tables must also consistently use Arial 11 pt. Overall manuscript length should range between 3,500 and 5,000 words, including all content, figures, tables, nomenclature, and references. Additionally, all manuscripts must meet the similarity requirement of less than </w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F76A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>% (Turnitin).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26134E26" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Authors should present a dialogic description in this section that clearly articulates and informs the research problem stemming from the core phenomenon under investigation. This should highlight the research gap between the ideal/expected conditions and the actual/real-world reality within the field of Arabic Language and Literature. The Introduction must logically outline the conceptual framework, State of the Art (relevant prior research), scientific contribution (novelty), and clear research objectives.</w:t>
+        <w:t xml:space="preserve">Authors should present a dialogic description in this section that clearly articulates and informs the research problem stemming from the core phenomenon under investigation. This should highlight the research gap between the ideal/expected conditions and the actual/real-world reality within the field of Arabic Language and Literature. The Introduction must logically </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F76A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>outline the conceptual framework, State of the Art (relevant prior research), scientific contribution (novelty), and clear research objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA9D8F4" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07F4D79E" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="003733D8" w:rsidRDefault="003578E9" w:rsidP="003733D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003733D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
@@ -1946,153 +2051,201 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>خاتمة</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C4A30F" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>State the main findings of the study concisely, precisely, and clearly without repeating raw numerical data or tables already detailed in the Discussion section. The conclusion must directly address the research objectives formulated in the Introduction. Furthermore, elaborate on the scientific implications and logical consequences for the advancement of Arabic Language and Literature, both theoretically and practically. Authors may also outline the study's limitations and offer recommendations for future research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4022E7D5" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="00D66FD9" w:rsidRDefault="003578E9" w:rsidP="007165DB">
+    <w:p w14:paraId="4022E7D5" w14:textId="607142E4" w:rsidR="00500BFB" w:rsidRPr="00D66FD9" w:rsidRDefault="003578E9" w:rsidP="007165DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:right="1088" w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66FD9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">(Formatting Note: The conclusion paragraph must be typed without indentation [no indent], using Arial 11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D66FD9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D66FD9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> with single line spacing. The entire manuscript must strictly comply with the Similarity Index requirement of less than 15%).</w:t>
+        <w:t xml:space="preserve"> with single line spacing. The entire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66FD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">manuscript must strictly comply with the Similarity Index requirement of less than </w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66FD9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>%).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1624AA00" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="00E01781" w:rsidRDefault="00500BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="179A90C1" w14:textId="49008180" w:rsidR="00500BFB" w:rsidRPr="003733D8" w:rsidRDefault="003578E9" w:rsidP="003733D8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003733D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referensi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003733D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Reference/</w:t>
       </w:r>
       <w:r w:rsidRPr="003733D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مراجع</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAFEBEB" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9" w:rsidP="007165DB">
+    <w:p w14:paraId="1FAFEBEB" w14:textId="75D0D1C1" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9" w:rsidP="007165DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>All references cited in the text must be included in the Reference list, and conversely, all entries in the Reference list must be explicitly cited in the body of the manuscript. Authors are strongly encouraged to use reference management software such as Mendeley, Zotero, or EndNote applying the APA (American Psychological Association) Style.</w:t>
+        <w:t>All references cited in the text must be included in the Reference list, and conversely, all entries in the Reference list must be explicitly cited in the body of the manuscript. Authors are strongly encouraged to use reference management software such as Mendeley</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F76A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Zotero</w:t>
+      </w:r>
+      <w:r w:rsidR="00785A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F76A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>applying the APA (American Psychological Association) Style.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFA6BDD" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3408E0CA" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="003578E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
@@ -2468,128 +2621,136 @@
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Djati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F76A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, Bandung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02116631" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRPr="000F76A4" w:rsidRDefault="00500BFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00500BFB" w:rsidRPr="000F76A4">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74717197" w14:textId="77777777" w:rsidR="00A95020" w:rsidRDefault="00A95020">
+    <w:p w14:paraId="71DC9B9F" w14:textId="77777777" w:rsidR="00386476" w:rsidRDefault="00386476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A68A999" w14:textId="77777777" w:rsidR="00A95020" w:rsidRDefault="00A95020">
+    <w:p w14:paraId="553C2C6D" w14:textId="77777777" w:rsidR="00386476" w:rsidRDefault="00386476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{00CD9F75-339D-4257-8EEC-539D8AA78EA9}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{69267D7C-9CBF-4601-9512-FA0C0E7122AA}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{C4F1D93C-703F-43DD-B543-513D97635BE7}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{FB583D9C-17DA-41B1-82C7-6A3D44FD73BD}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{7964DD15-E894-4BF2-8508-E8840D8EE22E}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{9960821B-4A1B-4CAD-9D0C-CE1BC5AA8F20}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{41E4EBC8-8652-4AF7-BF44-B85CE01F3125}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{677E7B93-013E-4C68-A129-CCBCEFEC7F5D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedBold r:id="rId6" w:fontKey="{A19F412F-59D6-484F-ADA6-DD30565BD2BF}"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{058AEE31-49D5-41CE-92E2-1FE88EA94C2A}"/>
+    <w:embedRegular r:id="rId7" w:fontKey="{B63B6B4D-30D4-41BF-B309-2BECC57264BF}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6E35A28C" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRDefault="00500BFB">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a1"/>
@@ -2773,61 +2934,61 @@
   <w:p w14:paraId="535417CD" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRDefault="00500BFB">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32408F07" w14:textId="77777777" w:rsidR="00A95020" w:rsidRDefault="00A95020">
+    <w:p w14:paraId="5C7D8193" w14:textId="77777777" w:rsidR="00386476" w:rsidRDefault="00386476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8764B3" w14:textId="77777777" w:rsidR="00A95020" w:rsidRDefault="00A95020">
+    <w:p w14:paraId="2EDA298D" w14:textId="77777777" w:rsidR="00386476" w:rsidRDefault="00386476">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2F8CD775" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRDefault="00500BFB">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       <w:rPr>
@@ -2932,63 +3093,55 @@
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="31726578" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRDefault="003578E9">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="12" w:space="1" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
             </w:pBdr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4680"/>
               <w:tab w:val="right" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
-          <w:proofErr w:type="spellStart"/>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
-            <w:t>Laman</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve">: </w:t>
+            <w:t xml:space="preserve">Laman: </w:t>
           </w:r>
           <w:hyperlink r:id="rId2">
             <w:r>
               <w:rPr>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>https://journal.uinsgd.ac.id/index.php/hijai/</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0CAB7A99" w14:textId="77777777" w:rsidR="00500BFB" w:rsidRDefault="003578E9">
           <w:pPr>
             <w:pBdr>
               <w:top w:val="single" w:sz="12" w:space="1" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
               <w:right w:val="nil"/>
               <w:between w:val="nil"/>
@@ -3252,64 +3405,71 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00500BFB"/>
     <w:rsid w:val="0002209B"/>
     <w:rsid w:val="000F76A4"/>
     <w:rsid w:val="002A459D"/>
     <w:rsid w:val="003578E9"/>
     <w:rsid w:val="0036352A"/>
     <w:rsid w:val="003733D8"/>
+    <w:rsid w:val="00386476"/>
     <w:rsid w:val="00431992"/>
     <w:rsid w:val="00500BFB"/>
+    <w:rsid w:val="00576854"/>
     <w:rsid w:val="00643AFE"/>
     <w:rsid w:val="006B661B"/>
     <w:rsid w:val="0070685E"/>
     <w:rsid w:val="007165DB"/>
+    <w:rsid w:val="00785A9E"/>
     <w:rsid w:val="00870566"/>
+    <w:rsid w:val="008A0370"/>
     <w:rsid w:val="0090568D"/>
+    <w:rsid w:val="009161E0"/>
     <w:rsid w:val="00960F0A"/>
     <w:rsid w:val="00A95020"/>
     <w:rsid w:val="00D35621"/>
     <w:rsid w:val="00D66FD9"/>
+    <w:rsid w:val="00DE239F"/>
     <w:rsid w:val="00DE7A81"/>
     <w:rsid w:val="00E01781"/>
+    <w:rsid w:val="00EA1940"/>
     <w:rsid w:val="00F57532"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4059,63 +4219,108 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007165DB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="002A459D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00576854"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00576854"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-ID"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1322197360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journal.uinsgd.ac.id/index.php/hijai/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4407,114 +4612,115 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhnHarJdLhUeL6RjWN8Rza9aNEutQ==">CgMxLjA4AHIhMWU1Yk03cU4ybEY3WkNCZzcxR3FJNXkxNVZvRlNIeVRi</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DB2F98-74E5-4546-AFC9-FC885844857F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73DB2F98-74E5-4546-AFC9-FC885844857F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1135</Words>
-  <Characters>6475</Characters>
+  <Words>1148</Words>
+  <Characters>6547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
+  <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7595</CharactersWithSpaces>
+  <CharactersWithSpaces>7680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Yadi Mardiansyah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/apa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Psychological Association 6th edition</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Mendeley Recent Style Id 1_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-sociological-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Mendeley Recent Style Name 1_1">
     <vt:lpwstr>American Sociological Association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Mendeley Recent Style Id 2_1">
     <vt:lpwstr>http://www.zotero.org/styles/chicago-author-date</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Mendeley Recent Style Name 2_1">